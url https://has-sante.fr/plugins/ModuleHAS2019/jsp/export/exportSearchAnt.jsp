--- v1 (2026-08-20)
+++ v2 (2026-09-10)
@@ -7,223 +7,262 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Export Recommandation de bonne " r:id="rId3" sheetId="1"/>
+    <sheet name="Export Guide maladie chronique" r:id="rId3" sheetId="1"/>
     <sheet name="Export Guide usagers" r:id="rId4" sheetId="2"/>
-    <sheet name="Export Avis et décisions de la " r:id="rId5" sheetId="3"/>
-[...2 lines deleted...]
-    <sheet name="Export Outil d'amélioration des" r:id="rId8" sheetId="6"/>
+    <sheet name="Export évènement de calendrier" r:id="rId5" sheetId="3"/>
+    <sheet name="Export Avis et décisions de la " r:id="rId6" sheetId="4"/>
+    <sheet name="Export Etablissement de santé" r:id="rId7" sheetId="5"/>
+    <sheet name="Export Études et Rapports" r:id="rId8" sheetId="6"/>
     <sheet name="Export Medicament" r:id="rId9" sheetId="7"/>
     <sheet name="Export Article HAS" r:id="rId10" sheetId="8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">'Export Recommandation de bonne '!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">'Export Guide maladie chronique'!$B$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="true">'Export Guide usagers'!$B$1:$H$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="true">'Export Avis et décisions de la '!$B$1:$H$1</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="true">'Export Outil d''amélioration des'!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="true">'Export évènement de calendrier'!$B$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="true">'Export Avis et décisions de la '!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="true">'Export Etablissement de santé'!$B$1:$T$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="true">'Export Études et Rapports'!$B$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="true">'Export Medicament'!$B$1:$K$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="true">'Export Article HAS'!$B$1:$H$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="159">
   <si>
     <t>Type de contenu</t>
   </si>
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Résumé</t>
   </si>
   <si>
     <t>Date de validation</t>
   </si>
   <si>
     <t>Date de publication</t>
   </si>
   <si>
     <t>Date de modification majeure</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Identifiant</t>
   </si>
   <si>
-    <t>Recommandation de bonne pratique</t>
-[...11 lines deleted...]
-    <t>06/08/2026 12:19:16</t>
+    <t>Guide maladie chronique</t>
+  </si>
+  <si>
+    <t>Hypoplasies Ponto-Cérébelleuses (HPC)</t>
+  </si>
+  <si>
+    <t>Ce protocole national de diagnostic et de soins (PNDS) explicite aux professionnels concernés la prise en charge diagnostique et thérapeutique optimale et le parcours de soins d’un patient atteint d’HPC. Il a été élaboré par le Centre de Référence Malformations et Maladies Congénitales du Cervelet à l’aide d’une méthodologie proposée par la HAS. Il n’a pas fait l’objet d’une validation par la HAS qui n’a pas participé à son élaboration.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://www.has-sante.fr/jcms/p_4259839/fr/parcours-d-accompagnement-preventif-pap-et-dispositif-affections-de-longues-durees-ald-criteres-medicaux-d-admission-note-de-cadrage</t>
-[...2 lines deleted...]
-    <t>p_4259839</t>
+    <t>07/09/2026 17:03:09</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4406494/fr/hypoplasies-ponto-cerebelleuses-hpc</t>
+  </si>
+  <si>
+    <t>p_4406494</t>
   </si>
   <si>
     <t>Guide usagers</t>
   </si>
   <si>
-    <t>FALC - Trouble du Spectre de l'Autisme (TSA) - Enfants et adolescents : interventions, parcours de vie, familles</t>
+    <t>Cytomégalovirus (CMV) - Pourquoi un dépistage avant ou pendant la grossesse ?</t>
+  </si>
+  <si>
+    <t>Si une femme enceinte a été infectée par le CMV juste avant ou juste après le début de sa grossesse, cela peut avoir des conséquences graves pour le fœtus. Pour le savoir, un test de dépistage doit être systématiquement proposé dès le projet de grossesse et le plus tôt possible aux femmes enceintes. Il s’agit d’une prise de sang ; cet examen n’est pas obligatoire. Un traitement par le valaciclovir est proposé en cas de risque pour le bébé.</t>
+  </si>
+  <si>
+    <t>22/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>08/09/2026 10:35:24</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4246630/fr/cytomegalovirus-cmv-pourquoi-un-depistage-avant-ou-pendant-la-grossesse</t>
+  </si>
+  <si>
+    <t>p_4246630</t>
+  </si>
+  <si>
+    <t>FALC - Trouble du spectre de l'autisme (TSA) - Enfants et adolescents : interventions, parcours de vie, familles</t>
   </si>
   <si>
     <t>Ce document écrit en « facile à lire et à comprendre » (FALC) s’adresse aux enfants et aux adolescents autistes et à leurs proches. Il donne des informations sur les interventions mises en place et les parcours de vie.</t>
   </si>
   <si>
     <t>31/01/2026 00:00:00</t>
   </si>
   <si>
     <t>31/07/2026 16:57:00</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_4225741/fr/falc-trouble-du-spectre-de-l-autisme-tsa-enfants-et-adolescents-interventions-parcours-de-vie-familles</t>
   </si>
   <si>
     <t>p_4225741</t>
   </si>
   <si>
     <t>Intelligence artificielle en santé - Bien l’utiliser et bien se protéger</t>
   </si>
   <si>
     <t>Parmi les systèmes d’intelligence artificielle (IA), les systèmes d’IA générative se distinguent par leur capacité à apporter des réponses à vos questions sous forme de texte, d’image, de son ou de vidéo. Ces réponses ne sont pas garanties comme vraies : elles correspondent à ce que l’outil d’IA considère comme le plus probable.</t>
   </si>
   <si>
     <t>28/05/2026 00:00:00</t>
   </si>
   <si>
     <t>18/06/2026 13:59:09</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_4023307/fr/intelligence-artificielle-en-sante-bien-l-utiliser-et-bien-se-proteger</t>
   </si>
   <si>
     <t>p_4023307</t>
   </si>
   <si>
-    <t>Évaluation des ESSMS - pourquoi et comment participer à l’entretien ?</t>
-[...17 lines deleted...]
-    <t>p_3927717</t>
+    <t>Type d'évènement</t>
+  </si>
+  <si>
+    <t>Evénement de Calendrier</t>
+  </si>
+  <si>
+    <t>Commission pour la participation et l'engagement des personnes (CPEP) - Réunion du 15 septembre 2026</t>
+  </si>
+  <si>
+    <t>09/09/2026 11:44:24</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4410810/fr/commission-pour-la-participation-et-l-engagement-des-personnes-cpep-reunion-du-15-septembre-2026</t>
+  </si>
+  <si>
+    <t>p_4410810</t>
+  </si>
+  <si>
+    <t>Commission</t>
+  </si>
+  <si>
+    <t>Commission de la transparence - Réunion du 16 septembre 2026</t>
+  </si>
+  <si>
+    <t>09/09/2026 15:13:27</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4415058/fr/commission-de-la-transparence-reunion-du-16-septembre-2026</t>
+  </si>
+  <si>
+    <t>p_4415058</t>
   </si>
   <si>
     <t>Avis et décisions de la HAS</t>
   </si>
   <si>
-    <t>Décision n°2026.0564/DP/SG du 15 juillet 2026 du président de la Haute Autorité de santé portant délégation de signature (DCIEU)</t>
-[...35 lines deleted...]
-    <t>p_4144336</t>
+    <t>Avis n° 2026.0057/AC/SESPEV du 3 septembre 2026 du collège de la Haute Autorité de santé portant sur le projet de décret fixant les conditions dans lesquelles les médecins, sage-femmes et infirmiers exerçant à titre libéral, ainsi que les centres de santé, peuvent s’approvisionner et détenir des vaccins en vue de leur administration aux personnes ciblées par les recommandations vaccinales du calendrier des vaccinations</t>
+  </si>
+  <si>
+    <t>Avis de la Haute Autorité de santé portant sur le projet de décret fixant les conditions dans lesquelles les médecins, sage-femmes et infirmiers exerçant à titre libéral, ainsi que les centres de santé, peuvent s’approvisionner et détenir des vaccins en vue de leur administration aux personnes ciblées par les recommandations vaccinales du calendrier des vaccinations</t>
+  </si>
+  <si>
+    <t>03/09/2026 10:05:00</t>
+  </si>
+  <si>
+    <t>09/09/2026 11:53:28</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4414970/fr/avis-n-2026-0057/ac/sespev-du-3-septembre-2026-du-college-de-la-haute-autorite-de-sante-portant-sur-le-projet-de-decret-fixant-les-conditions-dans-lesquelles-les-medecins-sage-femmes-et-infirmiers-exercant-a-titre-liberal-ainsi-que-les-centres-de-sante-peuvent-s-approvisionner-et-detenir-des-vaccins-en-vue-de-leur-administration-aux-personnes-ciblees-par-les-recommandations-vaccinales-du-calendrier-des-vaccinations</t>
+  </si>
+  <si>
+    <t>p_4414970</t>
+  </si>
+  <si>
+    <t>Décision n° 2026.0159/DC/SESPEV du 3 septembre 2026 du collège de la Haute Autorité de santé portant adoption des fiches questions/réponses à destination des professionnels de santé sur la galactosémie et le déficit en biotinidase, élaborées dans le cadre du programme national du dépistage néonatal</t>
+  </si>
+  <si>
+    <t>À l’issue de son évaluation en septembre 2025, la Haute Autorité de santé a recommandé aux pouvoirs publics d’intégrer la galactosémie et le déficit en biotinidase, deux maladies génétiques rares, dans le programme national de dépistage néonatal.  Dans le cadre de la mise en place de ces dépistages, la HAS a élaboré des fiches Questions/Réponses destinées aux professionnels de santé entourant la naissance, non spécialistes, leur permettant de délivrer une information accessible aux parents qui le demanderaient.</t>
+  </si>
+  <si>
+    <t>03/09/2026 11:25:00</t>
+  </si>
+  <si>
+    <t>08/09/2026 14:40:32</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4391640/fr/decision-n-2026-0159/dc/sespev-du-3-septembre-2026-du-college-de-la-haute-autorite-de-sante-portant-adoption-des-fiches-questions/reponses-a-destination-des-professionnels-de-sante-sur-la-galactosemie-et-le-deficit-en-biotinidase-elaborees-dans-le-cadre-du-programme-national-du-depistage-neonatal</t>
+  </si>
+  <si>
+    <t>p_4391640</t>
+  </si>
+  <si>
+    <t>Avis n° 2026.0055/AC/SED du 23 juillet 2026 du collège de la Haute Autorité de santé relatif à l’inscription sur la liste des actes et prestations mentionnée à l’article L. 162-1-7 du code de la sécurité sociale de l’acte de pose ou changement d’entérostomie cutanée dans l’intestin distal, par voie externe</t>
+  </si>
+  <si>
+    <t>23/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>07/09/2026 15:43:43</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4336418/fr/avis-n-2026-0055/ac/sed-du-23-juillet-2026-du-college-de-la-haute-autorite-de-sante-relatif-a-l-inscription-sur-la-liste-des-actes-et-prestations-mentionnee-a-l-article-l-162-1-7-du-code-de-la-securite-sociale-de-l-acte-de-pose-ou-changement-d-enterostomie-cutanee-dans-l-intestin-distal-par-voie-externe</t>
+  </si>
+  <si>
+    <t>p_4336418</t>
   </si>
   <si>
     <t>Taille établissement</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Etablissement.libelle.adresse2</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
     <t>Type d'établissement</t>
   </si>
@@ -308,411 +347,210 @@
   <si>
     <t>120000096</t>
   </si>
   <si>
     <t>CH ETIENNE RIVIE SAINT GENIEZ D'OLT (HOP PROXIMITE)</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/295_FicheEtablissement/fr/ch-etienne-rivie-st-geniez-d-olt</t>
   </si>
   <si>
     <t>295_FicheEtablissement</t>
   </si>
   <si>
     <t>12130 ST GENIEZ D OLT ET D AUBRA</t>
   </si>
   <si>
     <t>ST GENIEZ D OLT ET D AUBRA</t>
   </si>
   <si>
     <t>0565676000</t>
   </si>
   <si>
     <t>120000088</t>
   </si>
   <si>
-    <t>Recommandation vaccinale</t>
-[...35 lines deleted...]
-    <t>p_4105719</t>
+    <t>Études et Rapports</t>
+  </si>
+  <si>
+    <t>IQSS - e-Satis PSY : Mesure de l’expérience rapportée par les patients hospitalisés à temps plein en psychiatrie adulte</t>
+  </si>
+  <si>
+    <t>Présentation du thème e-Satis PSY : objectif, public concerné, questionnaire, calcul, classement, résultats des mesures nationales.</t>
+  </si>
+  <si>
+    <t>11/06/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>11/06/2025 16:50:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3609631/fr/iqss-e-satis-psy-mesure-de-l-experience-rapportee-par-les-patients-hospitalises-a-temps-plein-en-psychiatrie-adulte</t>
+  </si>
+  <si>
+    <t>p_3609631</t>
+  </si>
+  <si>
+    <t>Mesure de l’expérience rapportée par les patients pris en charge dans une structure des urgences (e-Satis Urgences)</t>
+  </si>
+  <si>
+    <t>La HAS développe un indicateur de mesure de l’expérience rapportée par les patients, pris en charge dans une structure des urgences. L’expérimentation e-Satis Urgences s'est déroulé du 30 mars au 31 août 2026 sur la plateforme « e-Satis pilote », spécifique aux expérimentations. Tous les établissements de santé concernés étaient inscrits sur la plateforme et invités à participer.</t>
+  </si>
+  <si>
+    <t>20/12/2024 15:36:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3574297/fr/mesure-de-l-experience-rapportee-par-les-patients-pris-en-charge-dans-une-structure-des-urgences-e-satis-urgences</t>
+  </si>
+  <si>
+    <t>p_3574297</t>
   </si>
   <si>
     <t>Substance active (DCI)</t>
   </si>
   <si>
     <t>Laboratoire / Fabricant</t>
   </si>
   <si>
     <t>Avis sur les Médicaments</t>
   </si>
   <si>
     <t>Médicament</t>
   </si>
   <si>
-    <t>KEYTRUDA (pembrolizumab)</t>
-[...260 lines deleted...]
-    <t>https://www.has-sante.fr/jcms/p_4202282/fr/beyfortus-nirsevimab-vaccin-contre-le-virus-respiratoire-syncytial-vrs-chez-le-nouveau-ne-et-le-nourrisson</t>
+    <t>AREXVY (Vaccin du Virus Respiratoire Syncytial (VRS) (recombinant, avec adjuvant))</t>
+  </si>
+  <si>
+    <t>09/09/2026 11:49:24</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3538675/fr/arexvy-vaccin-du-virus-respiratoire-syncytial-vrs-recombinant-avec-adjuvant</t>
+  </si>
+  <si>
+    <t>p_3538675</t>
+  </si>
+  <si>
+    <t>Vaccin du Virus Respiratoire Syncytial (VRS) (recombinant, avec adjuvant)</t>
+  </si>
+  <si>
+    <t>GLAXOSMITHKLINE</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3538266/fr/arexvy-vaccin-du-virus-respiratoire-syncytial-vrs-recombinant-avec-adjuvant-virus-respiratoire-syncytial-vrs</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4202261/fr/arexvy-vaccin-du-virus-respiratoire-syncytial-vrs-recombinant-avec-adjuvant-vaccin-contre-le-virus-respiratoire-syncytial-vrs-chez-l-adulte</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4406508/fr/arexvy-vaccin-du-virus-respiratoire-syncytial-recombinant-avec-adjuvant-vaccin-contre-le-virus-respiratoire-syncytial-vrs-chez-l-adulte</t>
+  </si>
+  <si>
+    <t>FABHALTA (iptacopan)</t>
+  </si>
+  <si>
+    <t>08/09/2026 09:30:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3517036/fr/fabhalta-iptacopan</t>
+  </si>
+  <si>
+    <t>p_3517036</t>
+  </si>
+  <si>
+    <t>iptacopan</t>
+  </si>
+  <si>
+    <t>NOVARTIS PHARMA</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3517015/fr/fabhalta-iptacopan-hemoglobinurie-paroxystique-nocturne</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3560827/fr/fabhalta-iptacopan-hemoglobinurie-paroxystique-nocturne-hpn</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3689646/fr/fabhalta-iptacopan-glomerulopathie-a-depots-de-c3</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3704152/fr/fabhalta-iptacopan-glomerulopathie-a-depots-de-c3</t>
+  </si>
+  <si>
+    <t>ZYKADIA (céritinib)</t>
+  </si>
+  <si>
+    <t>04/09/2026 15:04:30</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/pprd_2982987/fr/zykadia-ceritinib</t>
+  </si>
+  <si>
+    <t>pprd_2982987</t>
+  </si>
+  <si>
+    <t>céritinib</t>
+  </si>
+  <si>
+    <t>NOVARTIS PHARMA S.A.S.</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/c_2569228/fr/zykadia-ceritinib-inhibiteur-de-tyrosine-kinase</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/c_2824816/fr/zykadia-ceritinib-inhibiteur-de-tyrosine-kinase</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/c_2887771/fr/zykadia-ceritinib</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/c_2888462/fr/zykadia-ceritinib</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3244195/fr/zykadia-cbnpc-ceritinib</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4386698/fr/zykadia-ceritinib-cancer-bronchique-non-a-petites-cellules-cbnpc</t>
   </si>
   <si>
     <t>Article HAS</t>
   </si>
   <si>
-    <t>IQSS 2026 - SMR - Coordination des prises en charge et pratiques cliniques : campagne de recueil des indicateurs de qualité et de sécurité des soins</t>
-[...41 lines deleted...]
-    <t>c_2807207</t>
+    <t>Stratégies de prévention de la carie dentaire - Actualisation des recommandations de santé publique – Consultation publique</t>
+  </si>
+  <si>
+    <t>La HAS lance une consultation publique du 9 au 30 septembre 2026 sur son projet de recommandations « Stratégies de prévention de la carie dentaire », visant à actualiser les recommandations de santé publique publiées en 2010. L’objectif est de recueillir les avis des acteurs concernés afin d’enrichir les recommandations, d’en apprécier la clarté, l’acceptabilité et la faisabilité, et de confronter les propositions du groupe de travail aux retours d’expérience des professionnels, institutions, associations et usagers. Les contributions permettront d’élaborer la version finale du document après analyse des observations reçues et après lecture préalable du projet de recommandations. Clôture de la consultation publique le 30 septembre 2026</t>
+  </si>
+  <si>
+    <t>09/09/2026 15:58:59</t>
+  </si>
+  <si>
+    <t>30/09/2026 23:55:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4410744/fr/strategies-de-prevention-de-la-carie-dentaire-actualisation-des-recommandations-de-sante-publique-consultation-publique</t>
+  </si>
+  <si>
+    <t>p_4410744</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -768,1155 +606,993 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
         <v>23</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>24</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>25</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
         <v>26</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>30</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>31</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:I3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>39</v>
+      </c>
+      <c r="I2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B1:I1"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="D3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="H3" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="J1" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="K1" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="L1" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="M1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="N1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="O1" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="P1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="Q1" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="R1" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="S1" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="T1" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="H2" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="I2" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="J2" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="K2" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="L2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M2" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N2" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="O2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="P2" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="Q2" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="R2" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="S2" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="T2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>77</v>
       </c>
-      <c r="C3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="H3" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I3" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="J3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K3" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="L3" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="M3" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N3" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="O3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="P3" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="Q3" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="R3" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="S3" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="T3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
+        <v>99</v>
+      </c>
+      <c r="H4" t="s">
+        <v>100</v>
+      </c>
+      <c r="I4" t="s">
+        <v>80</v>
+      </c>
+      <c r="J4" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O4" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" t="s">
         <v>86</v>
       </c>
-      <c r="H4" t="s">
-[...8 lines deleted...]
-      <c r="K4" t="s">
+      <c r="Q4" t="s">
+        <v>96</v>
+      </c>
+      <c r="R4" t="s">
         <v>88</v>
       </c>
-      <c r="L4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="T4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:T1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B1:H1"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:P4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>117</v>
+      </c>
+      <c r="J1" t="s">
+        <v>118</v>
+      </c>
+      <c r="K1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>123</v>
+      </c>
+      <c r="H2" t="s">
+        <v>124</v>
+      </c>
+      <c r="I2" t="s">
+        <v>125</v>
+      </c>
+      <c r="J2" t="s">
+        <v>126</v>
+      </c>
+      <c r="K2" t="s">
+        <v>127</v>
+      </c>
+      <c r="L2" t="s">
+        <v>128</v>
+      </c>
+      <c r="M2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H3" t="s">
+        <v>133</v>
+      </c>
+      <c r="I3" t="s">
+        <v>134</v>
+      </c>
+      <c r="J3" t="s">
+        <v>135</v>
+      </c>
+      <c r="K3" t="s">
+        <v>136</v>
+      </c>
+      <c r="L3" t="s">
+        <v>137</v>
+      </c>
+      <c r="M3" t="s">
+        <v>138</v>
+      </c>
+      <c r="N3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
+        <v>142</v>
+      </c>
+      <c r="H4" t="s">
+        <v>143</v>
+      </c>
+      <c r="I4" t="s">
+        <v>144</v>
+      </c>
+      <c r="J4" t="s">
+        <v>145</v>
+      </c>
+      <c r="K4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P4" t="s">
+        <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B1:K1"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="B2" t="s">
-        <v>93</v>
+        <v>153</v>
       </c>
       <c r="C2" t="s">
-        <v>94</v>
+        <v>154</v>
       </c>
       <c r="D2" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>96</v>
+        <v>155</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G2" t="s">
-        <v>97</v>
+        <v>157</v>
       </c>
       <c r="H2" t="s">
-        <v>98</v>
-[...277 lines deleted...]
-      <c r="BB2" t="s">
         <v>158</v>
-      </c>
-[...258 lines deleted...]
-        <v>212</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>